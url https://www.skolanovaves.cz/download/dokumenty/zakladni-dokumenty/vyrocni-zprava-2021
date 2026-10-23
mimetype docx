--- v0 (2026-06-10)
+++ v1 (2026-10-23)
@@ -1506,76 +1506,94 @@
           </w:tcPr>
           <w:p w14:paraId="27BB610B" w14:textId="4ED3757F" w:rsidR="00376A04" w:rsidRDefault="00376A04" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>11,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50586A17" w14:textId="5E687574" w:rsidR="00376A04" w:rsidRDefault="00376A04" w:rsidP="005E668C">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">0,7 asistent hrazený z PO </w:t>
+          <w:p w14:paraId="50586A17" w14:textId="34D5657D" w:rsidR="00376A04" w:rsidRDefault="00A66A3D" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3,38</w:t>
+            </w:r>
+            <w:r w:rsidR="00376A04">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v ZŠ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A86B737" w14:textId="104B86C9" w:rsidR="00376A04" w:rsidRDefault="00376A04" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0,7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> asistent hrazený z PO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376A04" w14:paraId="3A7E31D2" w14:textId="77777777" w:rsidTr="00376A04">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="135C9CBA" w14:textId="7B6257D0" w:rsidR="00376A04" w:rsidRDefault="00D36BF9" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2220,51 +2238,51 @@
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Interní pracovníci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65990592" w14:textId="5E65862F" w:rsidR="008E7B71" w:rsidRDefault="00C7481B" w:rsidP="005E668C">
+          <w:p w14:paraId="5BC10BA4" w14:textId="449DB909" w:rsidR="008E7B71" w:rsidRDefault="00C7481B" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -2277,99 +2295,78 @@
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ZŠ</w:t>
             </w:r>
             <w:r w:rsidR="00625443">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">( z nich </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>jeden</w:t>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>dva</w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> působí v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>ŠD</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">) , </w:t>
+              <w:t xml:space="preserve">ŠD) , </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">2 v </w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>MŠ</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">,  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2382,136 +2379,166 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>v </w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ŠD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>, 1 asistent v MŠ</w:t>
+              <w:t>, 1 asistent v</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>MŠ</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65990592" w14:textId="39AF7A57" w:rsidR="00AD534D" w:rsidRDefault="00AD534D" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>1 asistent v ZŠ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3141" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA4ABD4" w14:textId="77777777" w:rsidR="00C7481B" w:rsidRDefault="00C7481B" w:rsidP="005E668C">
-[...12 lines deleted...]
-              <w:t>6,34</w:t>
+          <w:p w14:paraId="5AA4ABD4" w14:textId="1662E888" w:rsidR="00C7481B" w:rsidRDefault="00A66A3D" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>8,03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7795EB" w14:textId="361A80FC" w:rsidR="008E7B71" w:rsidRDefault="00785E1C" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Z toho a</w:t>
             </w:r>
             <w:r w:rsidR="008E7B71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>sistent</w:t>
             </w:r>
             <w:r w:rsidR="00C7481B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00575843">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> pedagoga</w:t>
             </w:r>
             <w:r w:rsidR="00C7481B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidR="00575843">
-[...4 lines deleted...]
-              <w:t>,53</w:t>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E7B71" w14:paraId="623C7595" w14:textId="77777777" w:rsidTr="005E668C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB0EAE1" w14:textId="77777777" w:rsidR="008E7B71" w:rsidRDefault="008E7B71" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -3731,65 +3758,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Učitelka v ZŠ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A48CA0F" w14:textId="560D8C7E" w:rsidR="003B7AE2" w:rsidRDefault="003B7AE2" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="657C7B5C" w14:textId="7D7BA7A6" w:rsidR="003B7AE2" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
+          <w:p w14:paraId="657C7B5C" w14:textId="2F143E80" w:rsidR="003B7AE2" w:rsidRDefault="00A66A3D" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">0,23 </w:t>
+              <w:t>0,22</w:t>
+            </w:r>
+            <w:r w:rsidR="00F3789E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37FC11FB" w14:textId="77777777" w:rsidR="003B7AE2" w:rsidRDefault="003B7AE2" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7395776C" w14:textId="77777777" w:rsidR="003B7AE2" w:rsidRDefault="003B7AE2" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -4250,69 +4283,69 @@
               </w:rPr>
               <w:t>0,27</w:t>
             </w:r>
             <w:r w:rsidR="00E900EC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B7AE2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> ZŠ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D54811" w14:textId="5C54F649" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
+          <w:p w14:paraId="67D54811" w14:textId="00C10ECA" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
-            <w:r w:rsidR="007A4C14">
+            <w:r w:rsidR="00B677A7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> v ŠD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0314113B" w14:textId="77777777" w:rsidR="003B7AE2" w:rsidRDefault="003B7AE2" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -4678,68 +4711,75 @@
           <w:p w14:paraId="3EF11AC5" w14:textId="5FD24BE6" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Asistentka v ZŠ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="429CD933" w14:textId="21B68D8C" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
+          <w:p w14:paraId="429CD933" w14:textId="020C9D7C" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
+            <w:r w:rsidR="00AD534D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="16454702" w14:textId="6CADC554" w:rsidR="00F3789E" w:rsidRDefault="00F3789E" w:rsidP="005E668C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>vysokoškolské</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4843,50 +4883,51 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B895CC3" w14:textId="77777777" w:rsidR="005E23AA" w:rsidRDefault="005E23AA" w:rsidP="00597894">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB87FF4" w14:textId="77777777" w:rsidR="005E23AA" w:rsidRDefault="005E23AA" w:rsidP="00597894">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63DD0203" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894"/>
     <w:p w14:paraId="30A31BC3" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894"/>
+    <w:p w14:paraId="0961044C" w14:textId="77777777" w:rsidR="00B677A7" w:rsidRDefault="00B677A7" w:rsidP="00597894"/>
     <w:p w14:paraId="7C6CC62D" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zajištění výuky z hlediska odborné a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>pedagogické  způsobilosti</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -5071,74 +5112,74 @@
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="264C213E" w14:textId="2F98E6A8" w:rsidR="00597894" w:rsidRDefault="000F4E1D" w:rsidP="002A78EF">
+          <w:p w14:paraId="264C213E" w14:textId="4CBFEC93" w:rsidR="00597894" w:rsidRDefault="000F4E1D" w:rsidP="002A78EF">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00223C39">
+            <w:r w:rsidR="00A46542">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4713" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51A3FEAB" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00597894" w14:paraId="56BF52D0" w14:textId="77777777" w:rsidTr="008E1F31">
         <w:trPr>
           <w:trHeight w:val="976"/>
@@ -5416,57 +5457,54 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1155" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FDC5153" w14:textId="77777777" w:rsidR="008E1F31" w:rsidRDefault="008E1F31" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3838CE0F" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894"/>
-    <w:p w14:paraId="6075C331" w14:textId="6BB05A20" w:rsidR="00597894" w:rsidRDefault="00F741AC" w:rsidP="00597894">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6075C331" w14:textId="013794DF" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="20CE0ABD" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7EC9A2" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32739C38" w14:textId="77777777" w:rsidR="009A7CC5" w:rsidRDefault="009A7CC5" w:rsidP="00597894">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="183CDE0C" w14:textId="77777777" w:rsidR="009A7CC5" w:rsidRDefault="009A7CC5" w:rsidP="00597894">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721F33B2" w14:textId="77777777" w:rsidR="009A7CC5" w:rsidRDefault="009A7CC5" w:rsidP="00597894">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
@@ -6762,62 +6800,62 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
             <w:r w:rsidR="009A7CC5">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00597894" w14:paraId="19888DAA" w14:textId="77777777" w:rsidTr="005E668C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22589182" w14:textId="4B859D52" w:rsidR="00597894" w:rsidRDefault="0018627B" w:rsidP="005E668C">
-[...10 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="22589182" w14:textId="5960BE31" w:rsidR="00597894" w:rsidRDefault="004A3FC8" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD2ED3D" w14:textId="60C5E404" w:rsidR="00597894" w:rsidRDefault="009A7CC5" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -6834,62 +6872,62 @@
           </w:tcPr>
           <w:p w14:paraId="48E4074D" w14:textId="30795445" w:rsidR="00597894" w:rsidRDefault="00A00BEC" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF8F7BA" w14:textId="0AFCB9EC" w:rsidR="00597894" w:rsidRDefault="009A7CC5" w:rsidP="005E668C">
-[...10 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="6EF8F7BA" w14:textId="50746CC7" w:rsidR="00597894" w:rsidRDefault="004A3FC8" w:rsidP="005E668C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1536" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="604483D8" w14:textId="58F9A3F6" w:rsidR="00597894" w:rsidRDefault="009A7CC5" w:rsidP="005E668C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -9075,73 +9113,70 @@
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Údaje o prevenci sociálně patologických jevů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7789CE0D" w14:textId="77777777" w:rsidR="00597894" w:rsidRDefault="00597894" w:rsidP="00597894">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB2C2C7" w14:textId="77777777" w:rsidR="00597894" w:rsidRPr="007A4C14" w:rsidRDefault="00597894" w:rsidP="00597894">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4C14">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci průřezového tématu OSV a v rámci hodin prvouky, přírodovědy a vlastivědy bylo s dětmi pracováno na vzájemné úctě k druhému člověku a prevenci sociálně patologických jevů způsobem přiměřeným jejich věku. Toto téma bylo dle potřeby řešeno v aktuálních situacích. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B675E9D" w14:textId="5833A15C" w:rsidR="008F79DF" w:rsidRDefault="00A00BEC" w:rsidP="008F79DF">
+    <w:p w14:paraId="4B675E9D" w14:textId="1FED091B" w:rsidR="008F79DF" w:rsidRDefault="00A00BEC" w:rsidP="008F79DF">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008F79DF">
         <w:t>S </w:t>
       </w:r>
       <w:r w:rsidR="00625443">
         <w:t xml:space="preserve">dětmi během roku pracovala </w:t>
       </w:r>
       <w:r w:rsidRPr="008F79DF">
         <w:t>školní psycholožka</w:t>
       </w:r>
-      <w:r w:rsidR="00625443">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A46542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008F79DF">
-        <w:t xml:space="preserve"> v rámci dvou projektových bloků.</w:t>
+        <w:t>v rámci dvou projektových bloků.</w:t>
       </w:r>
       <w:r w:rsidR="00DF59F3" w:rsidRPr="008F79DF">
         <w:t xml:space="preserve"> Škola má zpracovaný Minimální preventivní program</w:t>
       </w:r>
       <w:r w:rsidR="007A4C14" w:rsidRPr="008F79DF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008F79DF" w:rsidRPr="008F79DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D60F6B" w14:textId="57A58334" w:rsidR="008F79DF" w:rsidRPr="008F79DF" w:rsidRDefault="008F79DF" w:rsidP="008F79DF">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008F79DF">
         <w:t xml:space="preserve">Sbor dobrovolných hasičů z Nové Vsi nad Pop. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008F79DF">
         <w:t>pro</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008F79DF">
         <w:t xml:space="preserve"> děti MŠ a žáky ZŠ připravil ukázky z hasičské práce, vybavení a techniky.</w:t>
@@ -10633,52 +10668,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33CB78B2" w14:textId="77777777" w:rsidR="00DF59F3" w:rsidRPr="007A4C14" w:rsidRDefault="00DF59F3" w:rsidP="00DF59F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40D2EB5F" w14:textId="69A94D6F" w:rsidR="00DF59F3" w:rsidRPr="007A4C14" w:rsidRDefault="00DF59F3" w:rsidP="00DF59F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4C14">
         <w:t xml:space="preserve">Školní rok jsme zakončili zahradní slavností. Děti pro rodiče zahrály krásná divadelní představení –pohádky Dlouhý, Široký a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007A4C14">
         <w:t>Bystrozraký , Jak</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A4C14">
         <w:t xml:space="preserve"> J</w:t>
       </w:r>
       <w:r w:rsidR="00F71D3E">
         <w:t>aromil ke štěstí přišel a dramatizaci</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007A4C14">
         <w:t xml:space="preserve"> z germánské mytologie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE21F2E" w14:textId="77777777" w:rsidR="00DF59F3" w:rsidRDefault="00DF59F3" w:rsidP="00DF59F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2477FA93" w14:textId="77777777" w:rsidR="00DF59F3" w:rsidRDefault="00DF59F3" w:rsidP="00DF59F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="423854BB" w14:textId="77777777" w:rsidR="00DF59F3" w:rsidRDefault="00DF59F3" w:rsidP="00DF59F3">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:b/>
@@ -11721,54 +11754,55 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Nadpis1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12529,103 +12563,108 @@
     <w:rsid w:val="000F4E1D"/>
     <w:rsid w:val="001144A6"/>
     <w:rsid w:val="00157D8A"/>
     <w:rsid w:val="0018258E"/>
     <w:rsid w:val="0018627B"/>
     <w:rsid w:val="001B66D2"/>
     <w:rsid w:val="001E6F55"/>
     <w:rsid w:val="00215CEC"/>
     <w:rsid w:val="0021645B"/>
     <w:rsid w:val="00223C39"/>
     <w:rsid w:val="002478DC"/>
     <w:rsid w:val="00264AD6"/>
     <w:rsid w:val="002A78EF"/>
     <w:rsid w:val="002E3B4B"/>
     <w:rsid w:val="002F1CA3"/>
     <w:rsid w:val="0036791E"/>
     <w:rsid w:val="00376A04"/>
     <w:rsid w:val="003B7AE2"/>
     <w:rsid w:val="004051C9"/>
     <w:rsid w:val="0042283F"/>
     <w:rsid w:val="00424786"/>
     <w:rsid w:val="00433A50"/>
     <w:rsid w:val="00462DD1"/>
     <w:rsid w:val="00480F76"/>
     <w:rsid w:val="00487FFB"/>
+    <w:rsid w:val="004A3FC8"/>
     <w:rsid w:val="004A75A4"/>
     <w:rsid w:val="00547A07"/>
     <w:rsid w:val="00575843"/>
     <w:rsid w:val="00597894"/>
     <w:rsid w:val="005E23AA"/>
     <w:rsid w:val="005E668C"/>
     <w:rsid w:val="006051BF"/>
     <w:rsid w:val="0062423E"/>
     <w:rsid w:val="00625443"/>
     <w:rsid w:val="0064504E"/>
     <w:rsid w:val="00666D4B"/>
     <w:rsid w:val="00683454"/>
     <w:rsid w:val="00683802"/>
     <w:rsid w:val="006A437C"/>
     <w:rsid w:val="0076483B"/>
     <w:rsid w:val="0078371C"/>
     <w:rsid w:val="00785E1C"/>
     <w:rsid w:val="007A02A6"/>
     <w:rsid w:val="007A4C14"/>
     <w:rsid w:val="007B2062"/>
     <w:rsid w:val="007B4782"/>
     <w:rsid w:val="007D7782"/>
     <w:rsid w:val="00800C14"/>
     <w:rsid w:val="00806345"/>
     <w:rsid w:val="00813425"/>
     <w:rsid w:val="0082311B"/>
     <w:rsid w:val="00835691"/>
     <w:rsid w:val="0085481C"/>
     <w:rsid w:val="00881662"/>
     <w:rsid w:val="00897C90"/>
     <w:rsid w:val="008A373E"/>
     <w:rsid w:val="008B3F3D"/>
     <w:rsid w:val="008C2505"/>
     <w:rsid w:val="008D6965"/>
     <w:rsid w:val="008E1F31"/>
     <w:rsid w:val="008E7B71"/>
     <w:rsid w:val="008F2377"/>
     <w:rsid w:val="008F79DF"/>
     <w:rsid w:val="00920455"/>
     <w:rsid w:val="00930625"/>
     <w:rsid w:val="009774D0"/>
     <w:rsid w:val="009A7CC5"/>
     <w:rsid w:val="009B733A"/>
     <w:rsid w:val="009D2774"/>
     <w:rsid w:val="00A00BEC"/>
     <w:rsid w:val="00A04B7E"/>
     <w:rsid w:val="00A067DF"/>
     <w:rsid w:val="00A3069F"/>
+    <w:rsid w:val="00A46542"/>
     <w:rsid w:val="00A60876"/>
+    <w:rsid w:val="00A66A3D"/>
+    <w:rsid w:val="00AD534D"/>
     <w:rsid w:val="00AF1A2A"/>
     <w:rsid w:val="00B23DE7"/>
     <w:rsid w:val="00B55702"/>
     <w:rsid w:val="00B62405"/>
+    <w:rsid w:val="00B677A7"/>
     <w:rsid w:val="00B81D39"/>
     <w:rsid w:val="00BA463E"/>
     <w:rsid w:val="00BE1E2F"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00C35E2D"/>
     <w:rsid w:val="00C66B0A"/>
     <w:rsid w:val="00C7481B"/>
     <w:rsid w:val="00C874F5"/>
     <w:rsid w:val="00CD4C9B"/>
     <w:rsid w:val="00CD5C00"/>
     <w:rsid w:val="00CF25D0"/>
     <w:rsid w:val="00D015B5"/>
     <w:rsid w:val="00D36BF9"/>
     <w:rsid w:val="00D56DDF"/>
     <w:rsid w:val="00DC4E71"/>
     <w:rsid w:val="00DC652D"/>
     <w:rsid w:val="00DE5F5D"/>
     <w:rsid w:val="00DF59F3"/>
     <w:rsid w:val="00E52C61"/>
     <w:rsid w:val="00E900EC"/>
     <w:rsid w:val="00EA30B7"/>
     <w:rsid w:val="00EC6699"/>
     <w:rsid w:val="00EE6BCB"/>
     <w:rsid w:val="00F26152"/>
     <w:rsid w:val="00F3789E"/>
@@ -13688,68 +13727,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13634</Characters>
+  <Pages>12</Pages>
+  <Words>2298</Words>
+  <Characters>13559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
+  <Lines>112</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZŠ a MŠ Nová Ves n Popelkou</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15913</CharactersWithSpaces>
+  <CharactersWithSpaces>15826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>ZŠ a MŠ Nová Ves n Popelkou</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>